--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292332</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-68793-9_27</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ICPR 2020 - Competition on Harvesting Raw Tables from Infographics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Davila, Kenny; Tensmeyer, Chris; Shekhar, Sumit; Singh, Hrituraj; Setlur, Srirangaraj; Govindaraju, Venu.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Del Bimbo, Alberto; Cucchiara, Rita; Sclaroff, Stan; Farinella, Giovanni M; Mei, Tao; Bertini, Marc; Escalante, Hugo J; Vezzani, Roberto.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Pattern Recognition. ICPR International Workshops and Challenges. ICPR 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12668</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This work summarizes the results of the second Competition on Harvesting Raw Tables from Infographics (ICPR 2020 CHART-Infographics). Chart Recognition is difficult and multifaceted, so for this competition we divide the process into the following tasks: Chart Image Classification (Task 1), Text Detection and Recognition (Task 2), Text Role Classification (Task 3), Axis Analysis (Task 4), Legend Analysis (Task 5), Plot Element Detection and Classification (Task 6.a), Data Extraction (Task 6.b), and End-to-End Data Extraction (Task 7). We provided two sets of datasets for training and evaluation of the participant submissions. The first set is based on synthetic charts (Adobe Synth) generated from real data sources using matplotlib. The second one is based on manually annotated charts extracted from the Open Access section of the PubMed Central (UB PMC). More than 25 teams registered out of which 7 submitted results for different tasks of the competition. While results on synthetic data are near perfect at times, the same models still have room to improve when it comes to data extraction from real charts. The data, annotation tools, and evaluation scripts have been publicly released for academic use.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>