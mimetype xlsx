--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292777</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi: 10.131/journal.pbio.3001208</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EfgA is a conserved formaldehyde sensor that leads to bacterial growth arrest in response to elevated formaldehyde</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bazurto, Jannell V.; Nayak, Dipiti; Ticak, Tomislav; Davlieva, Milya; Lee, Jessica A.; Hellenbrand, Chandler N.; Lambert, Leah B.; Benski, Oliva J.; Quates, Caleb J.; Johnson, Jill L.; Patel, Jagdish S.; Ytreberg, F. Marty; Shamoo, Yousif; Marx, Christopher J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PLoS biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1544-9173</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Normal cellular processes give rise to toxic metabolites that cells must mitigate. Formaldehyde is a universal stressor and potent metabolic toxin that is generated in organisms from bacteria to humans. Methylotrophic bacteria such as Methylorubrum extorquens face an acute challenge due to their production of formaldehyde as an obligate central intermediate of single-carbon metabolism. Mechanisms to sense and respond to formaldehyde were speculated to exist in methylotrophs for decades but had never been discovered. Here, we identify a member of the DUF336 domain family, named efgA for enhanced formaldehyde growth, that plays an important role in endogenous formaldehyde stress response in M. extorquens PA1 and is found almost exclusively in methylotrophic taxa. Our experimental analyses reveal that EfgA is a formaldehyde sensor that rapidly arrests growth in response to elevated levels of formaldehyde. Heterologous expression of EfgA in Escherichia coli increases formaldehyde resistance, indicating that its interaction partners are widespread and conserved. EfgA represents the first example of a formaldehyde stress response system that does not involve enzymatic detoxification. Thus, EfgA comprises a unique stress response mechanism in bacteria, whereby a single protein directly senses elevated levels of a toxic intracellular metabolite and safeguards cells from potential damage.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736253</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>