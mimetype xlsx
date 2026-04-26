--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10292801</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3411764.3445149</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>danceON: Culturally Responsive Creative Computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Payne, William Christopher; Bergner, Yoav; West, Mary Etta; Charp, Carlie; Shapiro, R. Benjamin; Szafir, Danielle Albers; Taylor, Edd V.; DesPortes, Kayla</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-06T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI '21: Proceedings of the 2021 CHI Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dance provides unique opportunities for embodied interdisciplinary learning experiences that can be personally and culturally relevant. danceON is a system that supports learners to leverage their body movement as they engage in artistic practices across data science, computing, and dance. The technology includes a Domain Specific Language (DSL) with declarative syntax and reactive behavior, a media player with pose detection and classification, and a web-based IDE. danceON provides a low-floor allowing users to bind virtual shapes to body positions in under three lines of code, while also enabling complex, dynamic animations that users can design working with conditionals and past position data. We developed danceON to support distance learning and deployed it in two consecutive cohorts of a remote, two-week summer camp for young women of color. We present our findings from an analysis of the experience and the resulting computational performances. The work identifies implications for how design can support learners’ expression across culturally relevant themes and examines challenges from the lens of usability of the computing language and technology.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1933961</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>