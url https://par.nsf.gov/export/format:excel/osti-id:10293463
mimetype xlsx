--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10293463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c9ew01105f</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Emerging investigator series: capacitive deionization for selective removal of nitrate and perchlorate: impacts of ion selectivity and operating constraints on treatment costs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hand, Steven; Cusick, Roland D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Science: Water Research &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>925 to 934</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2053-1400</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Treating toxic monovalent anions such as NO              3              −              or ClO              4              −              in drinking water remains challenging due to the high capital and environmental costs associated with common technologies such as reverse osmosis or ion exchange. Capacitive deionization (CDI) is a promising technology for selective ion removal due to high reported ion selectivity for these two contaminants. However, the impacts of ion selectivity and influent water characteristics on CDI life cycle cost have not been considered. In this study we investigate the impact of ion selectivity on CDI system cost with a parameterized process model and technoeconomic analysis framework. Simulations indicate millimolar concentration contaminants such as nitrate can be removed at costs in the range of $0.01–0.30 per m              3              at reported selectivity coefficient ranges (              S              = 6–10). Since perchlorate removal involves micromolar scale concentration changes, higher selectivity values than reported in literature (              S              &gt; 10              vs. S              = 4–6.5) are required for comparable treatment costs. To contextualize simulated results for CDI treatment of NO              3              −              , CDI unit operations were sized and costed for three case studies based on existing treatment facilities in Israel, Spain, and the United States, showing that achieving a nitrate selectivity of 10 could reduce life cycle treatment costs below $0.2 per m              3              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931941</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>