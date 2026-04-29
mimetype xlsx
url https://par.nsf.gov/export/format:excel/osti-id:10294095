--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294095</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.3390/ ijms22189755</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Interactions of Truncated Menaquinones in Lipid Monolayers and Bilayers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Van Cleave, C.; Koehn, J. T.; Pereira, C. S.; Haase, A. A.; Peters, B. J.; Croslow, S. W.; McLaughlin, K. G.; Werst, K. R.; Goach, A. L.; Crick, D. C.; Arantes, G. M.; Crans, D. C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of molecular sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-21</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1661-6596</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Menaquinones (MK) are hydrophobic molecules that consist of a naphthoquinone headgroup and a repeating isoprenyl side chain and are cofactors used in bacterial electron transport systems to generate cellular energy. We have previously demonstrated that the folded conformation of truncated MK homologues, MK-1 and MK-2, in both solution and reverse micelle microemulsions depended on environment. There is little information on how MKs associate with phospholipids in a model membrane system and how MKs affect phospholipid organization. In this manuscript, we used a combination of Langmuir monolayer studies and molecular dynamics (MD) simulations to probe these questions on truncated MK homologues, MK-1 through MK-4 within a model membrane. We observed that truncated MKs reside farther away from the interfacial water than ubiquinones are are located closer to the phospholipid tails. We also observed that phospholipid packing does not change at physiological pressure in the presence of truncated MKs, though a difference in phospholipid packing has been observed in the presence of ubiquinones. We found through MD simulations that for truncated MKs, the folded conformation varied, but MKs location and association with the bilayer remained unchanged at physiological conditions regardless of side chain length. Combined, this manuscript provides fundamental information, both experimental and computational, on the location, association, and conformation of truncated MK homologues in model membrane environments relevant to bacterial energy production.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709564</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>