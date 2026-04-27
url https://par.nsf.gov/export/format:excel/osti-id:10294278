--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294278</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Leveraging Design Heuristics for Multi-Objective Metamaterial Design Optimization</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kumar, Roshan S; Srivasta, Srikar; Silberstein, Meredith N; Selva, Daniel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IDETC/CIE2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Design optimization of metamaterials and other complex systems often relies on the use of computationally expensive models. This makes it challenging to use global multi-objective optimization approaches that require many function evaluations. Engineers often have heuristics or rules of thumb with potential to drastically reduce the number of function evaluations needed to achieve good convergence. Recent research has demonstrated that these design heuristics can be used explicitly in design optimization, indeed leading to accelerated convergence. However, these approaches have only been demonstrated on specific problems, the performance of different methods was diverse, and despite all heuristics being correct'', some heuristics were found to perform much better than others for various problems. In this paper, we describe a case study in design heuristics for a simple class of 2D constrained multiobjective optimization problems involving lattice-based metamaterial design. Design heuristics are strategically incorporated into the design search and the heuristics-enabled optimization framework is compared with the standard optimization framework not using the heuristics. Results indicate that leveraging design heuristics for design optimization can help in reaching the optimal designs faster. We also identify some guidelines to help designers choose design heuristics and methods to incorporate them for a given problem at hand.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1825521</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>