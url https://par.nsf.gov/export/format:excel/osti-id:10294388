--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294388</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2021.naacl-main.60</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>“Nice Try, Kiddo”: Investigating Ad Hominems in Dialogue Responses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sheng, Emily; Chang, Kai-Wei; Natarajan, Prem; Peng, Nanyun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2021 Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>750 to 767</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ad hominem attacks are those that target some feature of a person’s character instead of the position the person is maintaining. These attacks are harmful because they propagate implicit biases and diminish a person’s credibility. Since dialogue systems respond directly to user input, it is important to study ad hominems in dialogue responses. To this end, we propose categories of ad hominems, compose an annotated dataset, and build a classifier to analyze human and dialogue system responses to English Twitter posts. We specifically compare responses to Twitter topics about marginalized communities (#BlackLivesMatter, #MeToo) versus other topics (#Vegan, #WFH), because the abusive language of ad hominems could further amplify the skew of power away from marginalized populations. Furthermore, we propose a constrained decoding technique that uses salient n-gram similarity as a soft constraint for top-k sampling to reduce the amount of ad hominems generated. Our results indicate that 1) responses from both humans and DialoGPT contain more ad hominems for discussions around marginalized communities, 2) different quantities of ad hominems in the training data can influence the likelihood of generating ad hominems, and 3) we can use constrained decoding techniques to reduce ad hominems in generated dialogue responses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1927554</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>