--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294630</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/dce.2020.9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Learning socio-organizational network structure in buildings with ambient sensing data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sonta, Andrew; Jain, Rishee K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Data-Centric Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2632-6736</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Impact Statement            The structure of social and organizational relationships in commercial building workplaces is a key component of work processes. Understanding this structure—typically described as a network of relational ties—can help designers of workspaces and managers of workplaces make decisions that promote the success of organizations. These networks are complex, and as a result, our traditional means of measuring them are time and cost intensive. In this paper, we present a novel method, the Interaction Model, for learning these network structures automatically through sensing data. When we compare the learned network to network data obtained through a survey, we find statistically significant correlation, demonstrating the success of our method. Two key strengths of our proposed method are, first, that it uncovers network patterns quickly, requiring just 10 weeks of data, and, second, that it is interpretable, relying on intuitive opportunities for social interaction. Data-driven inference of the structure of human systems within our built environment will enable the design and operation of engineered built spaces that promote our human-centered objectives.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1836995; 1941695</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>