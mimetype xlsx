--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294637</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4050186</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Inconspicuous, Integrated Electronic Travel Aid for Visual Impairment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Boldini, Alain; Garcia, Andy Louis; Sorrentino, Marc; Beheshti, Mahya; Ogedegbe, Okpe; Fang, Yi; Porfiri, Maurizio; Rizzo, John-Ross</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASME Letters in Dynamic Systems and Control</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2689-6117</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            With a globally aging population, visual impairment is an increasingly pressing problem for our society. Visual disability drastically reduces quality of life and constitutes a large cost to the health care system. Mobility of the visually impaired is one of the most critical aspects affected by this disability, and yet, it relies on low-tech solutions, such as the white cane. Many avoid solutions entirely. In part, reluctance to use these solutions may be explained by their obtrusiveness, a strong deterrent for the adoption of many new devices. Here, we leverage new advancements in artificial intelligence, sensor systems, and soft electroactive materials toward an electronic travel aid with an obstacle detection and avoidance system for the visually impaired. The travel aid incorporates a stereoscopic camera platform, enabling computer vision, and a wearable haptic device that can stimulate discrete locations on the user’s abdomen to signal the presence of surrounding obstacles. The proposed technology could be integrated into commercial backpacks and support belts, thereby guaranteeing a discreet and unobtrusive solution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952180; 1433670</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>