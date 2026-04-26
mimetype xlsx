--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294815</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using transformers to provide teachers with personalized feedback on their classroom discourse: The TalkMoves application</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Suresh, A.; Jacobs, J.; Lai, V.; Tan, C.; Ward, W.; Martin, J.H.; Sumner, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Association for the Advancement of Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>TalkMoves is an innovative application designed to support K-12 mathematics teachers to reflect on, and continuously improve their instructional practices. This application combines state-of-the-art natural language processing capabilities with automated speech recognition to automatically analyze classroom recordings and provide teachers with personalized feedback on their use of specific types of discourse aimed at broadening and deepening classroom conversations about mathematics. These specific discourse strategies are referred to as “talk moves” within the mathematics education community and prior research has documented the ways in which systematic use of these discourse strategies can positively impact student engagement and learning. In this article, we describe the TalkMoves application’s cloud-based infrastructure for managing and processing classroom recordings, and its interface for providing teachers with feedback on their use of talk moves during individual teaching episodes. We present the series of model architectures we developed, and the studies we conducted, to develop our best-performing, transformer-based model (F1 = 79.3%). We also discuss several technical challenges that need to be addressed when working with real-world speech and language data from noisy K-12 classrooms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1837986</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>