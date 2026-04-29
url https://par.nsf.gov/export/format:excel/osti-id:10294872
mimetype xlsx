--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294872</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1144/SP518-2020-262</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Initial Cenozoic Magmatic Activity in East Africa: New Geochemical Constraints on Magma Distribution within the Eocene Continental Flood Basalt Province</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Steiner, R. Alex; Rooney, Tyrone O.; Girard, Guillaume; Rogers, Nick; Ebinger, Cynthia; Peterson, Liam; Phillips, Rayn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Srivastava, R. K.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geological Society, London, Special Publications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>518</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>SP518-2020-262</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-8719</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The initial interaction between material rising from the African Large Low Shear Velocity Province and the African lithosphere manifests as the Eocene continental large igneous province (LIP), centered on southern Ethiopia and northern Kenya. Here we present a geographically well-distributed geochemical dataset comprising the flood basalt lavas of the Eocene continental LIP to refine the regional volcano-stratigraphy into three distinct magmatic units: (1) the highly-alkaline small-volume Akobo Basalts (49.4–46.6 Ma), representing the initial phase of flood basalt volcanism derived from the melting of lithospheric-mantle metasomes, (2) the primitive and spatially restricted Amaro Basalts (45.2–39.58 Ma) representing the early main phase of flood basalt volcanism derived from the melting of the upwelling thermochemical anomaly, and (3) the spatially extensive Gamo-Makonnen magmatic unit (38-28 Ma) representing the mature main phase of flood basalt volcanism that has undergone significant processing within the lithosphere resulting in relatively homogeneous compositions. The focused intrusion of these main phase magmas over 10 m.y. preconditioned the African lithosphere for the localization of strain during subsequent episodes of lithospheric stretching. The focusing of strain into the region occupied by this continental LIP may have contributed to the initial extension in SW Ethiopia associated with the East African Rift.                          Supplementary material at              https://doi.org/10.6084/m9.figshare.c.5557626</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>