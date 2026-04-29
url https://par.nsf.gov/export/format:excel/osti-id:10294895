--- v0 (2026-01-21)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294895</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-020-17267-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Large-scale mass wasting in the western Indian Ocean constrains onset of East African rifting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maselli, Vittorio; Iacopini, David; Ebinger, Cynthia J.; Tewari, Sugandha; de Haas, Henk; Wade, Bridget S.; Pearson, Paul N.; Francis, Malcolm; van Vliet, Arjan; Richards, Bill; Kroon, Dick</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Faulting and earthquakes occur extensively along the flanks of the East African Rift System, including an offshore branch in the western Indian Ocean, resulting in remobilization of sediment in the form of landslides. To date, constraints on the occurrence of submarine landslides at margin scale are lacking, leaving unanswered a link between rifting and slope instability. Here, we show the first overview of landslide deposits in the post-Eocene stratigraphy of the Tanzania margin and we present the discovery of one of the biggest landslides on Earth: the Mafia mega-slide. The emplacement of multiple landslides, including the Mafia mega-slide, during the early-mid Miocene is coeval with cratonic rifting in Tanzania, indicating that plateau uplift and rifting in East Africa triggered large and potentially tsunamigenic landslides likely through earthquake activity and enhanced sediment supply. This study is a first step to evaluate the risk associated with submarine landslides in the region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824417</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>