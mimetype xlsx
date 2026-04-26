--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10294924</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Thinking With Algebra (TWA): A Project and Perspective</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Feikes, D.; Kafle, B.; McGathey, N.; &amp; Walker, W. S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>W. S. Walker, III; null; null; null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Sixth Annual Indiana STEM Education Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Thinking with Algebra (TWA) is a project to develop algebra curriculum for college classes. The overall goal is to develop curricular materials that will help prepare students conceptually for college algebra. The project is described and the importance of algebraic structure as a theoretical consideration is explained.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021414</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>