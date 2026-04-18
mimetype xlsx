--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295254</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2021.0192</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A reversal in sensory processing accompanies ongoing ecological divergence and speciation in &lt;i&gt;Rhagoletis pomonella&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tait, Cheyenne; Kharva, Hinal; Schubert, Marco; Kritsch, Daniel; Sombke, Andy; Rybak, Jürgen; Feder, Jeffrey L.; Olsson, Shannon B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-31T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1947</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Changes in behaviour often drive rapid adaptive evolution and speciation. However, the mechanistic basis for behavioural shifts is largely unknown. The tephritid fruit fly              Rhagoletis pomonella              is an example of ecological specialization and speciation in action via a recent host plant shift from hawthorn to apple. These flies primarily use specific odours to locate fruit, and because they mate only on or near host fruit, changes in odour preference for apples versus hawthorns translate directly to prezygotic reproductive isolation, initiating speciation. Using a variety of techniques, we found a reversal between apple and hawthorn flies in the sensory processing of key odours associated with host fruit preference at the first olfactory synapse, linking changes in the antennal lobe of the brain with ongoing ecological divergence. Indeed, changes to specific neural pathways of any sensory modality may be a broad mechanism for changes in animal behaviour, catalysing the genesis of new biodiversity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1638997</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>