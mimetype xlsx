--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,184 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
-[...132 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -198,191 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...66 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295307</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1187/cbe.20-05-0085</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Call for Data-Driven Networks to Address Equity in the Context of Undergraduate Biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Thompson, Seth K.; Hebert, Sadie; Berk, Sara; Brunelli, Rebecca; Creech, Catherine; Drake, Abby Grace; Fagbodun, Sheritta; Garcia-Ojeda, Marcos E.; Hall, Carrie; Harshman, Jordan; Lamb, Todd; Robnett, Rachael; Shuster, Michèle; Cotner, Sehoya; Ballen, Cissy J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Barnard, Daron</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CBE—Life Sciences Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mr2</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1931-7913</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>National efforts to improve equitable teaching practices in biology education have led to an increase in research on the barriers to student participation and performance, as well as solutions for overcoming these barriers. Fewer studies have examined the extent to which the resulting data trends and effective strategies are generalizable across multiple contexts or are specific to individual classrooms, institutions, or geographic regions. To address gaps in our understanding, as well as to establish baseline information about students across contexts, a working group associated with a research coordination network (Equity and Diversity in Undergraduate STEM, EDU-STEM) convened in Las Vegas, Nevada, in November of 2019. We addressed the following objectives: 1) characterize the present state of equity and diversity in undergraduate biology education research; 2) address the value of a network of educators focused on science, technology, engineering, and mathematics equity; 3) summarize the status of data collection and results; 4) identify and prioritize questions and interventions for future collaboration; and 5) construct a recruitment plan that will further the efforts of the EDU-STEM research coordination network. The report that follows is a summary of the conclusions and future directions from our discussion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1919462</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>JCST</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>