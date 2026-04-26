--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295344</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Volume 14 Issue 2 - 2020 | 1 © Association of Systematic Biologists of the Philippines Molecular systematic investigation of Philippine puddle frogs (Anura: Dicroglossidae: Occidozyga Kuhl and Van Hasselt, 1822) reveals new candidate species and a novel pattern of species dyads</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kin Onn Chan, Sabine Schoppe</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Philippine journal of systematic biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2508-0342</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Focusing on the phylogenetic relationships of puddle frog populations spanning the biogeographic interface between Sundaland (Borneo) and the Philippines, we demonstrate, for the first time, a widespread geographic pattern involving the existence of multiple divergent and co-distributed (sympatric) evolutionary lineages, most of which are not each other’s closest relatives, and all of which we interpret as probable distinct species. This pattern of co-occurrence in the form of pairs of ecologically distinct puddle frog forms (dyads), prevails throughout northern Borneo, Palawan, Tawi-Tawi, the Sulu Archipelago, and western Mindanao (Zamboanga). Previously obscured by outdated taxonomy and logistical, legal, and security obstacles to field-based natural history studies, this pattern has remained hidden from biogeographers and amphibian biologists by an uncontested proposal that Philippine Occidozyga laevis is a single, “widespread,” and “highly variable” species. In this paper we use an integrative synthesis of new genetic data, organismal phenotypic data, historical literature reports, and ecological observations to elucidate an interesting and potentially widespread pattern of puddle frog species coexistence at the Sundaland–Philippine biogeographic interface. Calling attention to this pattern opens promising possibilities for future research aimed at understanding the scope of this dyads pattern, and whether it extends to the more northern reaches of the Philippines. On either side of Huxley’s and Wallace’s lines, data suggest that the majority of puddle frog dyads at a given locality are not each other’s closest relatives (are more distantly related, or non-monophyletic) and, thus, assembled ecologically, likely coexisting now as a result of their ecological tendencies toward distinct microhabitats (warmer stagnant pools in open areas, versus cool, flowing streams enclosed in forest). If these pairs of species types are determined to be the geographic norm among the more isolated, central, and northern, Philippine faunas, an obvious question will be whether they have evolved into dual ecological forms, possibly in response to ecological opportunity and/or reduced competition.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654388</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>