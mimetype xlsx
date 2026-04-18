--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295497</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CVPR46437.2021.01363</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>KSM: Fast Multiple Task Adaption via Kernel-wise Soft Mask Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yang, Li; He, Zhezhi; Zhang, Junshan; Fan, Deliang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR), 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>13840 to 13848</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep Neural Networks (DNN) could forget the knowledge about earlier tasks when learning new tasks, and this is known as catastrophic forgetting. To learn new task without forgetting, recently, the mask-based learning method (e.g. piggyback ) is proposed to address these issues by learning only a binary element-wise mask, while keeping the backbone model fixed. However, the binary mask has limited modeling capacity for new tasks. A more recent work proposes a compress-grow-based method (CPG) to achieve better accuracy for new tasks by partially training backbone model, but with order-higher training cost, which makes it infeasible to be deployed into popular state-of-the-art edge-/mobile-learning. The primary goal of this work is to simultaneously achieve fast and high-accuracy multi-task adaption in a continual learning setting. Thus motivated, we propose a new training method called Kernel-wise Soft Mask (KSM), which learns a kernel-wise hybrid binary and real-value soft mask for each task. Such a soft mask can be viewed as a superposition of a binary mask and a properly scaled real-value tensor, which offers a richer representation capability without low-level kernel support to meet the objective of low hardware overhead. We validate KSM on multiple benchmark datasets against recent state-of-the-art methods (e.g. Piggyback, Packnet, CPG, etc.), which shows good improvement in both accuracy and training cost.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005209; 1931871; 2019548</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>