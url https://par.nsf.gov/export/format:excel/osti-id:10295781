--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295781</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0MH01112F</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Experimental validation of high thermoelectric performance in RECuZnP &lt;sub&gt;2&lt;/sub&gt; predicted by high-throughput DFT calculations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pöhls, Jan-Hendrik; Chanakian, Sevan; Park, Junsoo; Ganose, Alex M.; Dunn, Alexander; Friesen, Nick; Bhattacharya, Amit; Hogan, Brea; Bux, Sabah; Jain, Anubhav; Mar, Arthur; Zevalkink, Alexandra</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-18T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Materials Horizons</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>209 to 215</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2051-6347</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Accurate density functional theory calculations of the interrelated properties of thermoelectric materials entail high computational cost, especially as crystal structures increase in complexity and size. New methods involving              ab initio              scattering and transport (AMSET) and compressive sensing lattice dynamics are used to compute the transport properties of quaternary CaAl              2              Si              2              -type rare-earth phosphides RECuZnP              2              (RE = Pr, Nd, Er), which were identified to be promising thermoelectrics from high-throughput screening of 20 000 disordered compounds. Experimental measurements of the transport properties agree well with the computed values. Compounds with stiff bulk moduli (&gt;80 GPa) and high speeds of sound (&gt;3500 m s              −1              ) such as RECuZnP              2              are typically dismissed as thermoelectric materials because they are expected to exhibit high lattice thermal conductivity. However, RECuZnP              2              exhibits not only low electrical resistivity, but also low lattice thermal conductivity (∼1 W m              −1              K              −1              ). Contrary to prior assumptions, polar-optical phonon scattering was revealed by AMSET to be the primary mechanism limiting the electronic mobility of these compounds, raising questions about existing assumptions of scattering mechanisms in this class of thermoelectric materials. The resulting thermoelectric performance (              zT              of 0.5 for ErCuZnP              2              at 800 K) is among the best observed in phosphides and can likely be improved with further optimization.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709158</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>