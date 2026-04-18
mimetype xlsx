--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295831</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IMBIoC47321.2020.9385028</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Obstructive Sleep Apnea (OSA) Events Classification by Effective Radar Cross Section (ERCS) Method Using Microwave Doppler Radar and Machine Learning Classifier</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Snigdha, Farjana; Islam, Shekh M; Boric-Lubecke, Olga; Lubecke, Victor</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-14T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE MTT-S International Microwave Biomedical Conference (IMBioC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 3</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In-home sleep monitoring system using Microwave Doppler radar is gaining attention as it is unobtrusive and noncontact form of measurement. Most of the reported results in literature focused on utilizing radar-reflected signal amplitude to recognize Obstructive sleep apnea (OSA) events which requires iterative analysis and cannot recommend about sleep positions also (supine, prone and side). In this paper, we propose a new, robust and automated ERCS-based (Effective Radar Cross section) method for classifying OSA events (normal, apnea and hypopnea) by integrating radar system in a clinical setup. In our prior attempt, ERCS has been proven versatile method to recognize different sleep postures. We also employed two different machine learning classifiers (K-nearest neighbor (KNN) and Support Vector machine (SVM) to recognize OSA events from radar captured ERCS and breathing rate measurement from five different patients' clinical study. SVM with quadratic kernel outperformed with other classifiers with an accuracy of 96.7 % for recognizing different OSA events. The proposed system has several potential applications in healthcare, continuous monitoring and security/surveillance applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915738; 1831303</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>