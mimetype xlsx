--- v0 (2025-10-31)
+++ v1 (2026-04-17)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10295905</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/bioinformatics/btab098</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NetQuilt: deep multispecies network-based protein function prediction using homology-informed network similarity</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Barot, Meet; Gligorijević, Vladimir; Cho, Kyunghyun; Bonneau, Richard</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Martelli, Pier Luigi</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-12T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2414 to 2422</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1367-4803</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Motivation              Transferring knowledge between species is challenging: different species contain distinct proteomes and cellular architectures, which cause their proteins to carry out different functions via different interaction networks. Many approaches to protein functional annotation use sequence similarity to transfer knowledge between species. These approaches cannot produce accurate predictions for proteins without homologues of known function, as many functions require cellular context for meaningful prediction. To supply this context, network-based methods use protein-protein interaction (PPI) networks as a source of information for inferring protein function and have demonstrated promising results in function prediction. However, most of these methods are tied to a network for a single species, and many species lack biological networks.                                      Results              In this work, we integrate sequence and network information across multiple species by computing IsoRank similarity scores to create a meta-network profile of the proteins of multiple species. We use this integrated multispecies meta-network as input to train a maxout neural network with Gene Ontology terms as target labels. Our multispecies approach takes advantage of more training examples, and consequently leads to significant improvements in function prediction performance compared to two network-based methods, a deep learning sequence-based method and the BLAST annotation method used in the Critial Assessment of Functional Annotation. We are able to demonstrate that our approach performs well even in cases where a species has no network information available: when an organism’s PPI network is left out we can use our multi-species method to make predictions for the left-out organism with good performance.                                      Availability and implementation              The code is freely available at https://github.com/nowittynamesleft/NetQuilt. The data, including sequences, PPI networks and GO annotations are available at https://string-db.org/.                                      Supplementary information              Supplementary data are available at Bioinformatics online.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1728858</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>