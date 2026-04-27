--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10296469</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling Impression Formation Processes among Chinese and Americans</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhao, Jun</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The American Behavioral Scientist</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-7642</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study offers the first investigation on the normative processes through which Chinese form impressions of others in social interaction. Using affect control theory and its archived sentiment data from China, I estimate the Chinese impression formation models with a new Bayesian method. I then compare the Chinese models to the impression formation dynamics in U.S. English. Results show cross-cultural commonality in the affective processing of cultural concepts, with determinants of impression formation processes being largely universal. Findings also reveal two cultural variations that align with patterns uncovered by comparative cross-cultural research: 1) the Chinese models show less rigidity in the definition of situation; and 2) across two cultural models, the balance term has opposite effects on actor and behavior evaluation. To explore the implications of the impression models, I present a series of simulations, illustrating the predictive power of affect control theory as well as the impact of different cultural rules on social interaction.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1723608</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>