--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10296502</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An automatic refactoring framework for replacing test-production inheritance by mocking mechanism</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Xiao; Xiao, Lu; Yu, Tingting; Woepse, Anne; Wang, Sunny</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-20T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The ACM Joint European Software Engineering Conference and Symposium on the Foundations of Software Engineering (ESEC/FSE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Unit testing focuses on verifying the functions of individual units of a software system. It is challenging due to the high inter-dependencies among software units. Developers address this by mocking-replacing the dependency by a "faked" object. Despite the existence of powerful, dedicated mocking frameworks, developers often turn to a "hand-rolled" approach-inheritance. That is, they create a subclass of the dependent class and mock its behavior through method overriding. However, this requires tedious implementation and compromises the design quality of unit tests. This work contributes a fully automated refactoring framework to identify and replace the usage of inheritance by using Mockito-a well received mocking framework. Our approach is built upon the empirical experience from five open source projects that use inheritance for mocking. We evaluate our approach on four other projects. Results show that our framework is efficient, generally applicable to new datasets, mostly preserves test case behaviors in detecting defects (in the form of mutants), and decouples test code from production code. The qualitative evaluation by experienced developers suggests that the auto-refactoring solutions generated by our framework improve the quality of the unit test cases in various aspects, such as making test conditions more explicit, as well as improved cohesion, readability, understandability, and maintainability with test cases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909763</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>