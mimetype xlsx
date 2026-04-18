--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10296651</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3418897</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adaptive Cyber Defense Against Multi-Stage Attacks Using Learning-Based POMDP</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hu, Zhisheng; Zhu, Minghui; Liu, Peng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-06T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM Transactions on Privacy and Security</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2471-2566</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Growing multi-stage attacks in computer networks impose significant security risks and necessitate the development of effective defense schemes that are able to autonomously respond to intrusions during vulnerability windows. However, the defender faces several real-world challenges, e.g., unknown likelihoods and unknown impacts of successful exploits. In this article, we leverage reinforcement learning to develop an innovative adaptive cyber defense to maximize the cost-effectiveness subject to the aforementioned challenges. In particular, we use Bayesian attack graphs to model the interactions between the attacker and networks. Then we formulate the defense problem of interest as a partially observable Markov decision process problem where the defender maintains belief states to estimate system states, leverages Thompson sampling to estimate transition probabilities, and utilizes reinforcement learning to choose optimal defense actions using measured utility values. The algorithm performance is verified via numerical simulations based on real-world attacks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1814679</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>