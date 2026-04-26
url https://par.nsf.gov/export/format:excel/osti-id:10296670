--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,181 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10296670</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18260/1-2--36635</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Academic Success and Retention of Underprepared Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hensel, Robin A.; Dygert, Joseph; Morris, Melissa Lynn</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 ASEE Virtual Annual Conference Content Access, Virtual Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Academy of Engineering Success (AcES) program, established in 2012 and supported by NSF S-STEM award number 1644119 throughout 2016-2021, employs literature-based, best practices to support and retain underprepared and underrepresented students in engineering through graduation with the ultimate goal of diversifying the engineering workforce.  A total of 71 students, including 21 students supported by S-STEM scholarships, participated in the AcES program between 2016-2019 at a large R1 institution in the mid-Atlantic region.  
+All AcES students participate in a common program during their first year, comprised of: a one-week summer bridge experience, a common fall professional development course and spring “Engineering in History” course, and a common academic advisor.  These students also have opportunities for: (1) faculty-student, student-student, and industry mentor-student interaction, (2) academic support and student success education, and (3) major and career exploration – all designed to help students develop feelings of institutional inclusion, engineering self-efficacy and identity, and academic and professional success skills.  They also participate in the GRIT, Longitudinal Assessment of Engineering Self-Efficacy (LAESE), and the Motivated Strategies for Learning Questionnaire (MSLQ) surveys plus individual and focus group interviews at the start, midpoint, and end of each fall semester and at the end of the spring semester.  The surveys provide a measure of students’ GRIT, their beliefs related to the intrinsic value of engineering and learning, their feelings of inclusion and test anxiety, and their self-efficacy related to engineering, math, and coping skills.  The interviews provide information related to the student experience, feelings of inclusion, and program impact.
+Institutional data, combined with the survey and interview responses, are used to examine four research questions designed to examine the relationship of the elements of the AcES program to participants’ academic success and retention in engineering.  Early analyses of the student retention data and survey responses from the 2017 and 2018 cohorts indicated students who ultimately left engineering before the start of their second year initially scored higher in areas of engineering self-efficacy and test anxiety, than those who stayed in engineering, while those who retained to the second year began their engineering education with lower self-efficacy scores, but higher scores related to the belief in the intrinsic value of engineering, learning strategy use, and coping self-efficacy.  These results suggest that students who start with unrealistically high expectations of their performance leave engineering at higher rates than students who start with lower personal performance expectations, but have stronger value of the field and strategies for meeting challenges.  These data appear to support the Kruger-Dunning effect in which students with limited knowledge of a specific field overestimate their abilities to perform in that area or underestimate the level of effort success may require. 
+This paper will add an analysis of the academic success and retention data from 2019 cohort to this research, discuss the impact of COVID-19 to this program and research, as well as illuminate the quantitative results with the qualitative data from individual and focus group interviews regarding the aspects of the AcES program that impact student success, their expectations and methods for overcoming academic challenges, and their feelings of motivation and inclusion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1644119</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>