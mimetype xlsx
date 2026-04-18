--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10296788</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>MilliPose: Facilitating Full Body Silhouette Imaging from Millimeter-Wave Device</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adhikari, Aakriti; Sur, Sanjib</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2021 ACM International Joint Conference on Pervasive and Ubiquitous Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper proposes MilliPose, a system that facilitates full human body silhouette imaging and 3D pose estimation from millimeterwave (mmWave) devices. Unlike existing vision-based motion capture systems, MilliPose is not privacy-invasive and is capable of working under obstructions, poor visibility, and low light conditions. MilliPose leverages machine-learning models based on conditional Generative Adversarial Networks and Recurrent Neural Network to solve the challenges of poor resolution, specularity, and variable reflectivity with existing mmWave imaging systems. Our preliminary results show the efficacy of MilliPose in accurately predicting body joint locations under natural human movement.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1910853; 2018966</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>