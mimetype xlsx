--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10297068</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CBI.2019.00011</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting the Slide to Long-Term Homelessness: Model and Validation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Purao, Sandeep; Garfield, Monica; Gu, Xin; Bhetwal, Prakash</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE 21st Conference on Business Informatics (CBI)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>31 to 40</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In spite of numerous programs and interventions, homelessness remains a significant societal concern. Long-term homelessness is particularly problematic because it can be increasingly difficult to escape from, and because it represents a continuous drain on societal resources. This paper develops a model for predicting long-term homelessness in response to a simple question: if an individual becomes homeless, what influences the individual's slide to long-term homelessness? The data we analyze to answer the question comes from the City of Boston. The model points to race, veteran status, disability, and age as key factors that predict this slide. The paper describes and illustrates the model along with problems encountered in data preparation and cleansing, prior scholarly work that helped to shape our decisions, and collaboration with participants in the ecosystem for homeless care that complemented the model-building effort. The results are important because they point to possible policy interventions (programs and funding) and process improvements (at homeless shelters) to mitigate this slide.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1951896</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>