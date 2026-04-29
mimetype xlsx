--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10297125</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IWQOS52092.2021.9521335</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Reality-Conforming Approach for QoS Performance Analysis of AFDX in Cyber-Physical Avionics Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Boyang; Cheng, Liang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE/ACM 29th International Symposium on Quality of Service (IWQOS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 6</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>AFDX (Avionics Full Duplex Switched Ethernet) is developed to support mission-critical communications while providing deterministic Quality of Service (QoS) across cyber-physical avionics systems. Currently, AFDX utilizes FP/FIFO QoS mechanisms to guarantee its real-time performance. To analyze the real-time performance of avionic systems in their design processes, existing work analyzes the deterministic delay bound of AFDX using NC (Network Calculus). However, existing analytical work is based on an unrealistic assumption leading to assumed worst cases that may not be achievable in reality. In this paper, we present a family of algorithms that can search for realistic worst-case delay scenarios in both preemptive and non-preemptive situations. Then we integrate the proposed algorithms with NC and apply our approach to analyzing tandem AFDX networks. Our reality-conforming approach yields tighter delay bound estimations than the state of the art. When there are 100 virtual links in AFDX networks, our method can provide delay bounds more than 25% tighter than those calculated by the state of the art in our evaluation. Moreover, when using our reality-conforming method in the design process, it leads to 27.2% increase in the number of virtual links accommodated by the network in the tandem scenario.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2146968; 1646458</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>IEEE</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>