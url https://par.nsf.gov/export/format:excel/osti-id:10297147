--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10297147</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/surfaces3040043</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Atomistic Investigation of Material Deformation Behavior of Polystyrene in Nanoimprint Lithography</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Odujole, Jahlani; Desai, Salil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Surfaces</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>649 to 663</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2571-9637</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This research investigates deformation behavior of polystyrene (PS) as a thermoplastic resist material for the thermal nanoimprint lithography (T-NIL) process. Molecular dynamics modeling was conducted on a PS substrate with dimensions 58 × 65 × 61 Å that was imprinted with a rigid, spherical indenter. The effect of indenter size, force, and imprinting duration were evaluated in terms of indentation depth, penetration depth, recovery depth, and recovery percentage of the polymer. The results show that the largest indenter, regardless of force, has the most significant impact on deformation behavior. The 40 Å indenter with a 1 µN of force caused the surface molecules to descend to the lowest point compared to the other indenters. An increase in indenter size resulted in higher penetration depth, recovery depth, and recovery percentage. Higher durations of imprint cycle (400 fs) resulted in plastic deformation of the PS material with minimal recovery (4 Å). The results of this research lay the foundation for explaining the effect of several T-NIL process parameters on virgin PS thermoplastic resist material.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1663128</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>