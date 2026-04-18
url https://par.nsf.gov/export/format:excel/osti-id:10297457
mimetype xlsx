--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,170 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...118 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -184,181 +65,309 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10297457</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Progress in the Nationwide Dissemination and Assessment of Low-Cost Desktop Learning  Modules and Adaptation of Pedagogy to a Virtual Era</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Van Wie, BJ</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Society for Engineering Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The development of tools that promote active learning in engineering disciplines is critical. It is widely understood that students engaged in active learning environments outperform those taught using passive methods. Previously, we reported on the development and implementation of hands-on Low-Cost Desktop Learning Modules (LCDLMs) that replicate real-world industrial equipment which serves to create active learning environments. Thus far, miniaturized venturi meter, hydraulic loss, and double-pipe and shell &amp; tube heat exchanger DLMs have been utilized by hundreds of students across the country. It was demonstrated that the use of DLMs in face-to-face classrooms results in statistically significant improvements in student performance as well as increases in student motivation compared to students taught in a traditional lecture-only style classroom. Last year, participants in the project conducted 45 implementations including over 600 DLMs at 24 universities across the country reaching more than 1,000 students.
+In this project, we report on the significant progress made in broad dissemination of DLMs and accompanying pedagogy. We demonstrate that DLMs serve to increase student learning gains not only in face-to-face environments but also in virtual learning environments. Instructional videos were developed to aid in DLM-based learning during the COVID-19 pandemic when instructors were limited to virtual instruction. Preliminary results from this work show that students working with DLMs even in a virtual setting significantly outperform those taught without DLM-associated materials.
+Significant progress has also been made on the development of a new DLM cartridge: a see-through 3D-printed miniature fluidized bed. The new 3D printing methodology will allow for rapid prototyping and streamlined development of DLMs. A 3D-printed evaporative cooling tower DLM will also be developed in the coming year.   
+In October 2020, the team held a virtual implementers workshop to train new participating faculty in DLM use and implementation. In total, 13 new faculty participants from 10 universities attended the 6-hour, 2-day workshop and plan to implement DLMs in their classrooms during this academic year.  In the last year, this project was disseminated in 8 presentations at the American Society for Engineering Education (ASEE) Virtual Conference (June 2020) and American Institute of Chemical Engineers Annual Conference (November 2019) as well as the AIChE virtual Community of Practice Labs Group and a seminar at a major university, ultimately disseminating DLM pedagogy to approximately 200 individuals including approximately 120 university faculty. Further, the former group postdoc has accepted an instructor faculty position at University of Wisconsin Madison where she will teach unit operations among other subjects; she and the remainder of the team believe the LCDLM project has prepared her well for that position. 
+In the remaining 2.5 years of the project, we will continue to evaluate the effectiveness of DLMs in teaching key heat transfer and fluid dynamics concepts thru implementations in the rapidly expanding pool of participating universities. Further, we continue our ongoing efforts in creating the robust support structure necessary for large-scale adoption of hands-on educational tools for promotion of hands-on interactive student learning.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821578</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>