--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10297735</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1098/rsob.200307</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Metarhizium: jack of all trades, master of many</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Raymond, St Leger; Jonathan, Wang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Open biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2046-2441</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The genus Metarhizium and Pochonia chlamydosporia comprise a monophyletic clade of highly abundant globally distributed fungi that can transition between long-term beneficial associations with plants to transitory pathogenic associations with frequently encountered protozoans, nematodes or insects. Some very common ‘specialist generalist’ species are adapted to particular soil and plant ecologies, but can overpower a wide spectrum of insects with numerous enzymes and toxins that result from extensive gene duplications made possible by loss of meiosis and associated genome defence mechanisms. These species use parasexuality instead of sex to combine beneficial mutations from separate clonal individuals into one genome (Vicar of Bray dynamics). More weakly endophytic species which kill a narrow range of insects retain sexuality to facilitate host–pathogen coevolution (Red Queen dynamics). Metarhizium species can fit into numerous environments because they are very flexible at the genetic, physiological and ecological levels, providing tractable models to address how new mechanisms for econutritional heterogeneity, host switching and virulence are acquired and relate to diverse sexual life histories and speciation. Many new molecules and functions have been discovered that underpin Metarhizium associations, and have furthered our understanding of the crucial ecology of these fungi in multiple habitats.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1911777</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>