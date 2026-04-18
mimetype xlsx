--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10298176</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/WoWMoM51794.2021.00055</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of Antenna Orientation on the Air-to-Air Channel in Arbitrary 3D Space</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Matson, N. Cameron; Hashir, Syed Muhammad; Song, Sicheng; Rajan, Dinesh; Camp, Joseph</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE 22nd International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>298 to 303</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Unmanned Aerial Vehicles (UAVs) often lack the size, weight, and power to support large antenna arrays or a large number of radio chains. Despite such limitations, emerging applications that require the use of swarms, where UAVs form a pattern and coordinate towards a common goal, must have the capability to transmit in any direction in three-dimensional (3D) space from moment to moment. In this work, we design a measurement study to evaluate the role of antenna polarization diversity on UAV systems communicating in arbitrary 3D space. To do so, we construct flight patterns where one transmitting UAV is hovering at a high altitude (80 m) and a receiving UAV hovers at 114 different positions that span 3D space at a radial distance of approximately 20 m along equally-spaced elevation and azimuth angles. To understand the role of diverse antenna polarizations, both UAVs have a horizontally-mounted antenna and a vertically-mounted antenna-each attached to a dedicated radio chain-creating four wireless channels. With this measurement campaign, we seek to understand how to optimally select an antenna orientation and quantify the gains in such selections.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1823304</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>