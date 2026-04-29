--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10298268</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/isd/ixab012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Divergence in Body Mass, Wing Loading, and Population Structure Reveals Species-Specific and Potentially Adaptive Trait Variation Across Elevations in Montane Bumble Bees</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lozier, Jeffrey D; Parsons, Zachary M; Rachoki, Lois; Jackson, Jason M; Pimsler, Meaghan L; Oyen, Kennan J; Strange, James; Dillon, Michael E</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Hines, Heather</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Insect Systematics and Diversity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2399-3421</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Biogeographic clines in morphology along environmental gradients can illuminate forces influencing trait evolution within and between species. Latitude has long been studied as a driver of morphological clines, with a focus on body size and temperature. However, counteracting environmental pressures may impose constraints on body size. In montane landscapes, declines in air density with elevation can negatively impact flight performance in volant species, which may contribute to selection for reduced body mass despite declining temperatures. We examine morphology in two bumble bee (Hymenoptera: Apidae: Bombus Latreille) species, Bombus vancouverensis Cresson and Bombus vosnesenskii Radoszkowski, across mountainous regions of California, Oregon, and Washington, United States. We incorporate population genomic data to investigate the relationship between genomic ancestry and morphological divergence. We find that B. vancouverensis, which tends to be more specialized for high elevations, exhibits stronger spatial-environmental variation, being smaller in the southern and higher elevation parts of its range and having reduced wing loading (mass relative to wing area) at high elevations. Bombus vosnesenskii, which is more of an elevational generalist, has substantial trait variation, but spatial-environmental correlations are weak. Population structure is stronger in the smaller B. vancouverensis, and we find a significant association between elevation and wing loading after accounting for genetic structure, suggesting the possibility of local adaptation for this flight performance trait. Our findings suggest that some conflicting results for body size trends may stem from distinct environmental pressures that impact different aspects of bumble bee ecology, and that different species show different morphological clines in the same region.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921562; 1826834</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>