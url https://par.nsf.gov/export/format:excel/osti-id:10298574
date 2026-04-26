--- v0 (2026-01-18)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10298574</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/EMBC.2018.8512572</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Designing a Hybrid Engineering Course combining Case-Based and Lecture-Based Teaching</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kazeruni, Neda M.; Laboy, Andre; Hess, Henry</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1636 to 1639</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Traditional engineering and business school courses have different pedagogical emphases. Engineering courses are perceived as technical, dense and require students to provide definitive answers to problems. On the other hand, business school courses aim to increase students' knowledge by confronting them with real-world cases and by encouraging both in- and out-of-the-classroom teamwork, thinking in groups and problem solving. In business school courses, the teaching is directed towards the thought process rather than the final answer itself. These two approaches to learning are both valuable and give the opportunity to develop complementary skills. Combining both approaches in a single course is however challenging. We tackled this challenge by designing the semester-long "Introduction to Nanobiotechnology and Nanobioscience" course for senior undergraduate and first year graduate students as a hybrid class. Our objective was to design an engineering course of standard length, which incorporates key elements of the business schools' case study approach to learning while retaining essential elements of the traditional engineering education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1662329</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>