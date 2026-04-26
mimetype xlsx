--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10298605</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/aob/mcaa146</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microanatomical traits track climate gradients for a dominant C4 grass species across the Great Plains, USA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bachle, Seton; Nippert, Jesse B</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annals of Botany</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>127</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>451 to 459</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0305-7364</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background and Aims              Andropogon gerardii is a highly productive C4 grass species with a large geographic range throughout the North American Great Plains, a biome characterized by a variable temperate climate. Plant traits are often invoked to explain growth rates and competitive abilities within broad climate gradients. For example, plant competition models typically predict that species with large geographic ranges benefit from variation in traits underlying high growth potential. Here, we examined the relationship between climate variability and leaf-level traits in A. gerardii, emphasizing how leaf-level microanatomical traits serve as a mechanism that may underlie variation in commonly measured traits, such as specific leaf area (SLA).                                      Methods              Andropogon gerardii leaves were collected in August 2017 from Cedar Creek Ecosystem Science Reserve (MN), Konza Prairie Biological Station (KS), Platte River Prairie (NE) and Rocky Mountain Research Station (SD). Leaves from ten individuals from each site were trimmed, stained and prepared for fluorescent confocal microscopy to analyse internal leaf anatomy. Leaf microanatomical data were compared with historical and growing season climate data extracted from PRISM spatial climate models.                                      Key Results              Microanatomical traits displayed large variation within and across sites. According to AICc (Akaike’s information criterion adjusted for small sample sizes) selection scores, the interaction of mean precipitation and temperature for the 2017 growing season was the best predictor of variability for the anatomical and morphological traits measured here. Mesophyll area and bundle sheath thickness were directly correlated with mean temperature (annual and growing season). Tissues related to water-use strategies, such as bulliform cell and xylem area, were significantly correlated with one another.                                      Conclusions              The results indicate that (1) microanatomical trait variation exists within this broadly distributed grass species, (2) microanatomical trait variability appears likely to impact leaf-level carbon and water use strategies, and (3) microanatomical trait values vary across climate gradients, and may underlie variation in traits measured at larger ecological scales.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025849</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>