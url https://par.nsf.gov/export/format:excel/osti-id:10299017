--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299017</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s43017-021-00214-3</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extending the natural adaptive capacity of coral holobionts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Voolstra, Christian R.; Suggett, David J.; Peixoto, Raquel S.; Parkinson, John E.; Quigley, Kate M.; Silveira, Cynthia B.; Sweet, Michael; Muller, Erinn M.; Barshis, Daniel J.; Bourne, David G.; Aranda, Manuel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-12T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Reviews Earth &amp; Environment</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2662-138X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Anthropogenic climate change and environmental degradation destroy coral reefs, the ecosystem services they provide, and the livelihoods of close to a billion people who depend on these services. Restoration approaches to increase the resilience of corals are therefore necessary to counter environmental pressures relevant to climate change projections. In this Review, we examine the natural processes that can increase the adaptive capacity of coral holobionts, with the aim of preserving ecosystem functioning under future ocean conditions. Current approaches that centre around restoring reef cover can be integrated with emerging approaches to enhance coral stress resilience and, thereby, allow reefs to regrow under a new set of environmental conditions. Emerging approaches such as standardized acute thermal stress assays, selective sexual propagation, coral probiotics, and environmental hardening could be feasible and scalable in the real world. However, they must follow decision-making criteria that consider the different reef, environmental, and ecological conditions. The implementation of adaptive interventions tailored around nature-based solutions will require standardized frameworks, appropriate ecological risk–benefit assessments, and analytical routines for consistent and effective utilization and global coordination.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1452538</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>