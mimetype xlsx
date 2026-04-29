--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299078</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Who Blames or Endorses Whom? Entity-to-Entity Directed Sentiment Extraction in News Text</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Park, Kunwoo; Pan, Zhufeng; Joo, Jungseock</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Findings of the Association for Computational Linguistics: ACL-IJCNLP 2021,</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4091-4102</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Understanding who blames or supports whom in news text is a critical research question in computational social science. Traditional methods and datasets for sentiment analysis are, however, not suitable for the domain of political text as they do not consider the direction of sentiments expressed between entities. In this paper, we propose a novel NLP task of identifying directed sentiment relationship between political entities from a given news document, which we call directed sentiment extraction. From a million-scale news corpus, we construct a dataset of news sentences where sentiment relations of political entities are manually annotated. We present a simple but effective approach for utilizing a pretrained transformer, which infers the target class by predicting multiple question-answering tasks and combining the outcomes. We demonstrate the utility of our proposed method for social science research questions by analyzing positive and negative opinions between political entities in two major events: 2016 U.S. presidential election and COVID-19. The newly proposed problem, data, and method will facilitate future studies on interdisciplinary NLP methods and applications.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831848</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>