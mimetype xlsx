--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299085</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3453688.3461761</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Side-channel Resistant Implementations of a Novel Lightweight Authenticated Cipher with Application to Hardware Security</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abdulgadir, Abubakr; Lin, Sammy; Farahmand, Farnoud; Kaps, Jens-Peter; Gaj, Kris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>GLSVLSI '21: Proceedings of the 2021 on Great Lakes Symposium on VLSI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>229 to 234</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Lightweight authenticated ciphers are crucial in many resource-constrained applications, including hardware security. To protect Intellectual Property (IPs) from theft and reverse-engineering, multiple obfuscation methods have been developed. An essential component of such schemes is the need for secrecy and authenticity of the obfuscation keys. Such keys may need to be exchanged through the unprotected channels, and their recovery attempted using side-channel attacks. However, the use of the current AES-GCM standard to protected key exchange requires a substantial area and power overhead. NIST is currently coordinating a standardization process to select lightweight algorithms for resource-constrained applications. Although security against cryptanalysis is paramount, cost, performance, and resistance to side-channel attacks are among the most important selection criteria. Since the cost of protection against side-channel attacks is a function of the algorithm, quantifying this cost is necessary for estimating its cost and performance in real-world applications. In this work, we investigate side-channel resistant lightweight implementations of an authenticated cipher TinyJAMBU, one of ten finalists in the current NIST LWC standardization process. Our results demonstrate that these implementations achieve robust security against side-channel attacks while keeping the area and power consumption significantly lower than it is possible using the current standards.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718434</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>