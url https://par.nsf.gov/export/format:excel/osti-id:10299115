--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299115</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Identification and bioinformatic analysis of neprilysin and neprilysin-like metalloendopeptidases in Drosophila melanogaster.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meyer, Heiko; Buhr, Annika; Callaerts, Patrick; Schiemann, Ronja; Wolfner, Mariana F.; Marygold, Steven J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>microPublication biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2578-9430</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The neprilysin (M13) family of metalloendopeptidases comprises highly conserved ectoenzymes that cleave and thereby inactivate many physiologically relevant peptides in the extracellular space. Impaired neprilysin activity is associated with numerous human diseases. Here, we present a comprehensive list and classification of M13 family members in Drosophila melanogaster. Seven Neprilysin (Nep) genes encode active peptidases, while 21 Neprilysin-like (Nepl) genes encode proteins predicted to be catalytically inactive. RNAseq data demonstrate that all 28 genes are expressed during development, often in a tissue-specific pattern. Most Nep proteins possess a transmembrane domain, whereas almost all Nepl proteins are predicted to be secreted.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039324</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>