--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299323</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Primitives Enhancing GPU Runtime Support for improved DNN Performance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dhakal, Aditya; Kulkarni, Sameer; Ramakrishnan, K. K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Cloud Computing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deep neural networks (DNNs) are increasingly used for real-time inference, requiring low latency, but require significant computational power as they continue to increase in complexity. Edge clouds promise to offer lower latency due to their proximity to end-users and having powerful accelerators like GPUs to provide the computation power needed for DNNs. But it is also important to ensure that the edge-cloud resources are utilized well. For this, multiplexing several DNN models through spatial sharing of the GPU can substantially improve edge-cloud resource usage. Typical GPU runtime environments have significant interactions with the CPU, to transfer data to the GPU, for CPU-GPU synchronization on inference task completions, etc. These result in overheads. We present a DNN inference framework with a set of software primitives that reduce the overhead for DNN inference, increase GPU utilization and improve performance, with lower latency and higher throughput. Our first primitive uses the GPU DMA effectively, reducing the CPU cycles spent to transfer the data to the GPU. A second primitive uses asynchronous ‘events’ for faster task completion notification. GPU runtimes typically preclude fine-grained user control on GPU resources, causing long GPU downtimes when adjusting resources. Our third primitive supports overlapping of model-loading and execution, thus allowing GPU resource re-allocation with very little GPU idle time. Our other primitives increase inference throughput by improving scheduling and processing more requests. Overall, our primitives decrease inference latency by more than 35% and increase DNN throughput by 2-3×.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763929</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>