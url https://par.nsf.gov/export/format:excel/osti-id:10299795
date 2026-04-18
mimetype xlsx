--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299795</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2021.0312</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Fruit odorants mediate co-specialization in a multispecies plant–animal mutualism</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Santana, Sharlene E.; Kaliszewska, Zofia A.; Leiser-Miller, Leith B.; Lauterbur, M. Elise; Arbour, Jessica H.; Dávalos, Liliana M.; Riffell, Jeffrey A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1956</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20210312</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Despite the widespread notion that animal-mediated seed dispersal led to the evolution of fruit traits that attract mutualistic frugivores, the dispersal syndrome hypothesis remains controversial, particularly for complex traits such as fruit scent. Here, we test this hypothesis in a community of mutualistic, ecologically important neotropical bats (              Carollia              spp.) and plants (              Piper              spp.) that communicate primarily via chemical signals. We found greater bat consumption is significantly associated with scent chemical diversity and presence of specific compounds, which fit multi-peak selective regime models in              Piper              . Through behavioural assays, we found              Carollia              prefer certain compounds, particularly 2-heptanol, which evolved as a unique feature of two              Piper              species highly consumed by these bats. Thus, we demonstrate that volatile compounds emitted by neotropical              Piper              fruits evolved in tandem with seed dispersal by scent-oriented              Carollia              bats. Specifically, fruit scent chemistry in some              Piper              species fits adaptive evolutionary scenarios consistent with a dispersal syndrome hypothesis. While other abiotic and biotic processes likely shaped the chemical composition of ripe fruit scent in              Piper              , our results provide some of the first evidence of the effect of bat frugivory on plant chemical diversity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1456455; 1442142</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>