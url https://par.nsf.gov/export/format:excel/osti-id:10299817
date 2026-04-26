--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10299817</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-13-4067-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Stevens, Bjorn; Bony, Sandrine; Farrell, David; Ament, Felix; Blyth, Alan; Fairall, Christopher; Karstensen, Johannes; Quinn, Patricia K.; Speich, Sabrina; Acquistapace, Claudia; Aemisegger, Franziska; Albright, Anna Lea; Bellenger, Hugo; Bodenschatz, Eberhard; Caesar, Kathy-Ann; Chewitt-Lucas, Rebecca; de Boer, Gijs; Delanoë, Julien; Denby, Leif; Ewald, Florian; Fildier, Benjamin; Forde, Marvin; George, Geet; Gross, Silke; Hagen, Martin; Hausold, Andrea; Heywood, Karen J.; Hirsch, Lutz; Jacob, Marek; Jansen, Friedhelm; Kinne, Stefan; Klocke, Daniel; Kölling, Tobias; Konow, Heike; Lothon, Marie; Mohr, Wiebke; Naumann, Ann Kristin; Nuijens, Louise; Olivier, Léa; Pincus, Robert; Pöhlker, Mira; Reverdin, Gilles; Roberts, Gregory; Schnitt, Sabrina; Schulz, Hauke; Siebesma, A. Pier; Stephan, Claudia Christine; Sullivan, Peter; Touzé-Peiffer, Ludovic; Vial, Jessica; Vogel, Raphaela; Zuidema, Paquita; Alexander, Nicola; Alves, Lyndon; Arixi, Sophian; Asmath, Hamish; Bagheri, Gholamhossein; Baier, Katharina; Bailey, Adriana; Baranowski, Dariusz; Baron, Alexandre; Barrau, Sébastien; Barrett, Paul A.; Batier, Frédéric; Behrendt, Andreas; Bendinger, Arne; Beucher, Florent; Bigorre, Sebastien; Blades, Edmund; Blossey, Peter; Bock, Olivier; Böing, Steven; Bosser, Pierre; Bourras, Denis; Bouruet-Aubertot, Pascale; Bower, Keith; Branellec, Pierre; Branger, Hubert; Brennek, Michal; Brewer, Alan; Brilouet, Pierre-Etienne; Brügmann, Björn; Buehler, Stefan A.; Burke, Elmo; Burton, Ralph; Calmer, Radiance; Canonici, Jean-Christophe; Carton, Xavier; Cato Jr., Gregory; Charles, Jude Andre; Chazette, Patrick; Chen, Yanxu; Chilinski, Michal T.; Choularton, Thomas; Chuang, Patrick; Clarke, Shamal; Coe, Hugh; Cornet, Céline; Coutris, Pierre; Couvreux, Fleur; Crewell, Susanne; Cronin, Timothy; Cui, Zhiqiang; Cuypers, Yannis; Daley, Alton; Damerell, Gillian M.; Dauhut, Thibaut; Deneke, Hartwig; Desbios, Jean-Philippe; Dörner, Steffen; Donner, Sebastian; Douet, Vincent; Drushka, Kyla; Dütsch, Marina; Ehrlich, André; Emanuel, Kerry; Emmanouilidis, Alexandros; Etienne, Jean-Claude; Etienne-Leblanc, Sheryl; Faure, Ghislain; Feingold, Graham; Ferrero, Luca; Fix, Andreas; Flamant, Cyrille; Flatau, Piotr Jacek; Foltz, Gregory R.; Forster, Linda; Furtuna, Iulian; Gadian, Alan; Galewsky, Joseph; Gallagher, Martin; Gallimore, Peter; Gaston, Cassandra; Gentemann, Chelle; Geyskens, Nicolas; Giez, Andreas; Gollop, John; Gouirand, Isabelle; Gourbeyre, Christophe; de Graaf, Dörte; de Groot, Geiske E.; Grosz, Robert; Güttler, Johannes; Gutleben, Manuel; Hall, Kashawn; Harris, George; Helfer, Kevin C.; Henze, Dean; Herbert, Calvert; Holanda, Bruna; Ibanez-Landeta, Antonio; Intrieri, Janet; Iyer, Suneil; Julien, Fabrice; Kalesse, Heike; Kazil, Jan; Kellman, Alexander; Kidane, Abiel T.; Kirchner, Ulrike; Klingebiel, Marcus; Körner, Mareike; Kremper, Leslie Ann; Kretzschmar, Jan; Krüger, Ovid; Kumala, Wojciech; Kurz, Armin; L'Hégaret, Pierre; Labaste, Matthieu; Lachlan-Cope, Tom; Laing, Arlene; Landschützer, Peter; Lang, Theresa; Lange, Diego; Lange, Ingo; Laplace, Clément; Lavik, Gauke; Laxenaire, Rémi; Le Bihan, Caroline; Leandro, Mason; Lefevre, Nathalie; Lena, Marius; Lenschow, Donald; Li, Qiang; Lloyd, Gary; Los, Sebastian; Losi, Niccolò; Lovell, Oscar; Luneau, Christopher; Makuch, Przemyslaw; Malinowski, Szymon; Manta, Gaston; Marinou, Eleni; Marsden, Nicholas; Masson, Sebastien; Maury, Nicolas; Mayer, Bernhard; Mayers-Als, Margarette; Mazel, Christophe; McGeary, Wayne; McWilliams, James C.; Mech, Mario; Mehlmann, Melina; Meroni, Agostino Niyonkuru; Mieslinger, Theresa; Minikin, Andreas; Minnett, Peter; Möller, Gregor; Morfa Avalos, Yanmichel; Muller, Caroline; Musat, Ionela; Napoli, Anna; Neuberger, Almuth; Noisel, Christophe; Noone, David; Nordsiek, Freja; Nowak, Jakub L.; Oswald, Lothar; Parker, Douglas J.; Peck, Carolyn; Person, Renaud; Philippi, Miriam; Plueddemann, Albert; Pöhlker, Christopher; Pörtge, Veronika; Pöschl, Ulrich; Pologne, Lawrence; Posyniak, Michał; Prange, Marc; Quiñones Meléndez, Estefanía; Radtke, Jule; Ramage, Karim; Reimann, Jens; Renault, Lionel; Reus, Klaus; Reyes, Ashford; Ribbe, Joachim; Ringel, Maximilian; Ritschel, Markus; Rocha, Cesar B.; Rochetin, Nicolas; Röttenbacher, Johannes; Rollo, Callum; Royer, Haley; Sadoulet, Pauline; Saffin, Leo; Sandiford, Sanola; Sandu, Irina; Schäfer, Michael; Schemann, Vera; Schirmacher, Imke; Schlenczek, Oliver; Schmidt, Jerome; Schröder, Marcel; Schwarzenboeck, Alfons; Sealy, Andrea; Senff, Christoph J.; Serikov, Ilya; Shohan, Samkeyat; Siddle, Elizabeth; Smirnov, Alexander; Späth, Florian; Spooner, Branden; Stolla, M. Katharina; Szkółka, Wojciech; de Szoeke, Simon P.; Tarot, Stéphane; Tetoni, Eleni; Thompson, Elizabeth; Thomson, Jim; Tomassini, Lorenzo; Totems, Julien; Ubele, Alma Anna; Villiger, Leonie; von Arx, Jan; Wagner, Thomas; Walther, Andi; Webber, Ben; Wendisch, Manfred; Whitehall, Shanice; Wiltshire, Anton; Wing, Allison A.; Wirth, Martin; Wiskandt, Jonathan; Wolf, Kevin; Worbes, Ludwig; Wright, Ethan; Wulfmeyer, Volker; Young, Shanea; Zhang, Chidong; Zhang, Dongxiao; Ziemen, Florian; Zinner, Tobias; Zöger, Martin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4067 to 4119</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. The science guiding the EUREC4A campaign and its measurements is presented. EUREC4A comprised roughly 5 weeks of measurements in the downstream winter trades of the North Atlantic – eastward and southeastward of Barbados. Through its ability to characterize processes operating across a wide range of scales, EUREC4A marked a turning point in our ability to observationally study factors influencing clouds in the trades, how they will respond to warming, and their link to other components of the earth system, such as upper-ocean processes or the life cycle of particulate matter. This characterization was made possible by thousands (2500) of sondes distributed to measure circulations on meso- (200 km) and larger (500 km) scales, roughly 400 h of flight time by four heavily instrumented research aircraft; four global-class research vessels; an advanced ground-based cloud observatory; scores of autonomous observing platforms operating in the upper ocean (nearly 10 000 profiles), lower atmosphere (continuous profiling), and along the air–sea interface; a network of water stable isotopologue measurements; targeted tasking of satellite remote sensing; and modeling with a new generation of weather and climate models. In addition to providing an outline of the novel measurements and their composition into a unified and coordinated campaign, the six distinct scientific facets that EUREC4A explored – from North Brazil Current rings to turbulence-induced clustering of cloud droplets and its influence on warm-rain formation – are presented along with an overview of EUREC4A's outreach activities, environmental impact, and guidelines for scientific practice. Track data for all platforms are standardized and accessible at https://doi.org/10.25326/165 (Stevens, 2021), and a film documenting the campaign is provided as a video supplement.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938108</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>