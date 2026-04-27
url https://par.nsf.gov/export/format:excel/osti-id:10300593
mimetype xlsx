--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10300593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/aaq.2020.63</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Social Significance of Mimbres Painted Pottery in the U.S. Southwest</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hegmon, Michelle; Russell, Will G.; Baller, Kendall; Peeples, Matthew A.; Striker, Sarah</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Antiquity</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>23 to 42</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0002-7316</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>La cerámica pintada Mimbres del suroeste de los Estados Unidos es reconocida por sus diseños espectaculares. La literatura sobre estilo e identidad sugiere tres conceptos útiles para entender su significado social, su fronteridad (              boundaries              ), sus múltiples capas de variación y su contexto histórico. Estos conceptos se investigan sintetizando estudios anteriores con nuevos análisis. La distribución de la cerámica Mimbres está fuertemente delimitada, como lo demuestran el uso de los datos del proyecto cyberSW. La variación de los diseños es discernible en varios niveles. (1) Artistas individuales crearon estilos distintivos. (2) Diseños específicos se distribuyen homogéneamente por toda la región, una conclusión demostrada en parte con nuevos análisis de los diseños geométricos. (3) De manera panregional, el contenido, la estructura regular y la aparición en múltiples medios de los diseños sugieren que fueron cargados de significado, una conclusión apoyada por los nuevos análisis de los diseños. El considerar estos hallazgos en su contexto histórico proporciona perspectivas respecto al significado social y la elaboración de la cerámica: El crecimiento poblacional en la región Mimbres, rica en recursos, engendró sistemas de tenencia de la tierra, marcados en parte por entierros que incluyeron cerámica. La cerámica llegó a transmitir el mensaje “Yo pertenezco aquí” desde dos perspectivas. La adopción de la cerámica por parte de la gente, incluyendo los inmigrantes, indicó su aceptación de las formas de vida establecidas en la región, y su acceso a la cerámica indicó su aceptación en el entorno social.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1738245; 1738181</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>