--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10300752</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-20-15101-2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Surface–atmosphere fluxes of volatile organic compounds in Beijing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Acton, W. Joe; Huang, Zhonghui; Davison, Brian; Drysdale, Will S.; Fu, Pingqing; Hollaway, Michael; Langford, Ben; Lee, James; Liu, Yanhui; Metzger, Stefan; Mullinger, Neil; Nemitz, Eiko; Reeves, Claire E.; Squires, Freya A.; Vaughan, Adam R.; Wang, Xinming; Wang, Zhaoyi; Wild, Oliver; Zhang, Qiang; Zhang, Yanli; Hewitt, C. Nicholas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>15101 to 15125</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Mixing ratios of volatile organic compounds (VOCs) were recordedin two field campaigns in central Beijing as part of the Air Pollution andHuman Health in a Chinese Megacity (APHH) project. These data were used tocalculate, for the first time in Beijing, the surface–atmosphere fluxes ofVOCs using eddy covariance, giving a top-down estimation of VOC emissionsfrom a central area of the city. The results were then used to evaluate theaccuracy of the Multi-resolution Emission Inventory for China (MEIC). TheAPHH winter and summer campaigns took place in November and December 2016and May and June 2017, respectively. The largest VOC fluxes observed were ofsmall oxygenated compounds such as methanol, ethanol + formic acid andacetaldehyde, with average emission rates of 8.31 ± 8.5, 3.97 ± 3.9 and 1.83 ± 2.0 nmol m−2 s−1, respectively, in the summer.A large flux of isoprene was observed in the summer, with an average emissionrate of 5.31 ± 7.7 nmol m−2 s−1. While oxygenated VOCs madeup 60 % of the molar VOC flux measured, when fluxes were scaled by ozoneformation potential and peroxyacyl nitrate (PAN) formation potential thehigh reactivity of isoprene and monoterpenes meant that these speciesrepresented 30 % and 28 % of the flux contribution to ozone and PANformation potential, respectively. Comparison of measured fluxes with theemission inventory showed that the inventory failed to capture the magnitudeof VOC emissions at the local scale.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1724433</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>