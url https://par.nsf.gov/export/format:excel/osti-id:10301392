--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10301392</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/IPDPSW52791.2021.00069</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding Recursive Divide-and-Conquer Dynamic Programs in Fork-Join and Data-Flow Execution Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nookala, Poornima; Ahmad, Zafar; Javanmard, Mohammad Mahdi; Kong, Martin; Chowdhury, Rezaul; Harrison, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>407 to 416</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>On shared-memory multicore machines, classic two-way recursive divide-and-conquer algorithms are implemented using common fork-join based parallel programming paradigms such as Intel Cilk+ or OpenMP. However, in such parallel paradigms, the use of joins for synchronization may lead to artificial dependencies among function calls which are not implied by the underlying DP recurrence. These artificial dependencies can increase the span asymptotically and thus reduce parallelism. From a practical perspective, they can lead to resource underutilization, i.e., threads becoming idle. To eliminate such artificial dependencies, task-based runtime systems and data-flow parallel paradigms, such as Concurrent Collections (CnC), PaRSEC, and Legion have been introduced. Such parallel paradigms and runtime systems overcome the limitations of fork-join parallelism by specifying data dependencies at a finer granularity and allowing tasks to execute as soon as dependencies are satisfied.In this paper, we investigate how the performance of data-flow implementations of recursive divide-and-conquer based DP algorithms compare with fork-join implementations. We have designed and implemented data-flow versions of DP algorithms in Intel CnC and compared the performance with fork-join based implementations in OpenMP. Considering different execution parameters (e.g., algorithmic properties such as recursive base size as well as machine configuration such as the number of physical cores, etc), our results confirm that a data-flow based implementation outperforms its fork-join based counter-part when due to artificial dependencies, the fork-join implementation fails to generate enough subtasks to keep all processors busy and does not have enough data locality to compensate for the lost performance. This phenomena happens when the input size of the DP algorithm is small or we have a huge number of compute cores in the system. As a result, with a fixed computation resource, moving from small input to larger input, fork-join implementation of DP algorithms outperforms the corresponding data-flow implementation. However, for a fixed size problem, moving the computation to a compute node with a larger number of cores, data-flow implementation outperforms the corresponding fork-join implementation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1931387; 1725428; 1931384</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>