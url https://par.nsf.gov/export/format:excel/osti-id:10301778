--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10301778</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22331/q-2021-02-11-395</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rapid mixing of path integral Monte Carlo for 1D stoquastic Hamiltonians</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Crosson, Elizabeth; Harrow, Aram W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-11T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Quantum</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>395</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2521-327X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Path integral quantum Monte Carlo (PIMC) is a method for estimating thermal equilibrium properties of stoquastic quantum spin systems by sampling from a classical Gibbs distribution using Markov chain Monte Carlo. The PIMC method has been widely used to study the physics of materials and for simulated quantum annealing, but these successful applications are rarely accompanied by formal proofs that the Markov chains underlying PIMC rapidly converge to the desired equilibrium distribution.In this work we analyze the mixing time of PIMC for 1D stoquastic Hamiltonians, including disordered transverse Ising models (TIM) with long-range algebraically decaying interactions as well as disordered XY spin chains with nearest-neighbor interactions. By bounding the convergence time to the equilibrium distribution we rigorously justify the use of PIMC to approximate partition functions and expectations of observables for these models at inverse temperatures that scale at most logarithmically with the number of qubits.The mixing time analysis is based on the canonical paths method applied to the single-site Metropolis Markov chain for the Gibbs distribution of 2D classical spin models with couplings related to the interactions in the quantum Hamiltonian. Since the system has strongly nonisotropic couplings that grow with system size, it does not fall into the known cases where 2D classical spin models are known to mix rapidly.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1730449; 1729369</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>