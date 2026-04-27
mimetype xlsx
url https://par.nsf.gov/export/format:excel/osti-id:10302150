--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10302150</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/fluids5010039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Closure Learning for Nonlinear Model Reduction Using Deep Residual Neural Network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xie, Xuping; Webster, Clayton; Iliescu, Traian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Fluids</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2311-5521</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Developing accurate, efficient, and robust closure models is essential in the construction of reduced order models (ROMs) for realistic nonlinear systems, which generally require drastic ROM mode truncations. We propose a deep residual neural network (ResNet) closure learning framework for ROMs of nonlinear systems. The novel ResNet-ROM framework consists of two steps: (i) In the first step, we use ROM projection to filter the given nonlinear system and construct a spatially filtered ROM. This filtered ROM is low-dimensional, but is not closed. (ii) In the second step, we use ResNet to close the filtered ROM, i.e., to model the interaction between the resolved and unresolved ROM modes. We emphasize that in the new ResNet-ROM framework, data is used only to complement classical physical modeling (i.e., only in the closure modeling component), not to completely replace it. We also note that the new ResNet-ROM is built on general ideas of spatial filtering and deep learning and is independent of (restrictive) phenomenological arguments, e.g., of eddy viscosity type. The numerical experiments for the 1D Burgers equation show that the ResNet-ROM is significantly more accurate than the standard projection ROM. The new ResNet-ROM is also more accurate and significantly more efficient than other modern ROM closure models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1821145</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>