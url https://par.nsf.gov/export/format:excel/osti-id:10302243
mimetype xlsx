--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="43">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10302243</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-9326/ac3176</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Expanding infrastructure and growing anthropogenic impacts along Arctic coasts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bartsch, Annett; Pointner, Georg; Nitze, Ingmar; Efimova, Aleksandra; Jakober, Dan; Ley, Sarah; Högström, Elin; Grosse, Guido; Schweitzer, Peter</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>null</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>115013</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-9326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The accelerating climatic changes and new infrastructure development across the Arctic require more robust risk and environmental assessment, but thus far there is no consistent record of human impact. We provide a first panarctic satellite-based record of expanding infrastructure and anthropogenic impacts along all permafrost affected coasts (100 km buffer, ≈6.2 Mio km              2              ), named the Sentinel-1/2 derived Arctic Coastal Human Impact (SACHI) dataset. The completeness and thematic content goes beyond traditional satellite based approaches as well as other publicly accessible data sources. Three classes are considered: linear transport infrastructure (roads and railways), buildings, and other impacted area. C-band synthetic aperture radar and multi-spectral information (2016–2020) is exploited within a machine learning framework (gradient boosting machines and deep learning) and combined for retrieval with 10 m nominal resolution. In total, an area of 1243 km              2              constitutes human-built infrastructure as of 2016–2020. Depending on region, SACHI contains 8%–48% more information (human presence) than in OpenStreetMap. 221 (78%) more settlements are identified than in a recently published dataset for this region. 47% is not covered in a global night-time light dataset from 2016. At least 15% (180 km              2              ) correspond to new or increased detectable human impact since 2000 according to a Landsat-based normalized difference vegetation index trend comparison within the analysis extent. Most of the expanded presence occurred in Russia, but also some in Canada and US. 31% and 5% of impacted area associated predominantly with oil/gas and mining industry respectively has appeared after 2000. 55% of the identified human impacted area will be shifting to above 0              ∘              C ground temperature at two meter depth by 2050 if current permafrost warming trends continue at the pace of the last two decades, highlighting the critical importance to better understand how much and where Arctic infrastructure may become threatened by permafrost thaw.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2052107; 1927872</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>