--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10302874</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5066/P99X6SIR</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Distribution, frequency, and global extent of hypoxia in rivers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Blaszczak, Joanna R; Koenig, Lauren E; Mejia, Francine H; Gomez-Gener, Lluis; Dutton, Christopher L; Carter, Alice M; Grimm, Nancy B; Harvey, Judson W; Helton, Ashley M; Cohen, Matthew J; D., Emeka Anyanwu; S., Oleg Pokrovsky; V., Ivan Krickov; M., Rinat Manasypov; N., Sergey Vorobyev; Serikova, Svetlana</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["To assess the distribution, frequency, and global extent of riverine hypoxia, we compiled 118 million paired dissolved oxygen (DO) and water temperature measurements from 125,158 unique locations in rivers in 93 countries and territories across the globe. The dataset also includes site characteristics derived from StreamCat, the National Hydrography and HydroAtlas datasets and proximal land cover derived from MODIS-based IGBP land cover types compiled using Google Earth Engine (GEE)."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1442451</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>U.S. Geological Survey</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>