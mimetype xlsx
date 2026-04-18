--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10303701</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/jmbe.00155-21</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Course-Based Undergraduate Research Experience in CRISPR-Cas9 Experimental Design to Support Reverse Genetic Studies in &lt;i&gt;Arabidopsis thaliana&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mills, Alison [Biochemistry and Molecular Biology Graduate Program, University of California, Riverside, California, USA]; Jaganatha, Venkateswari [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Cortez, Alejandro [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Guzman, Michael [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Burnette, James M. [College of Natural and Agricultural Sciences, University of California, Riverside, California, USA]; Collin, Matthew [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Lopez-Lopez, Berenise [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Wessler, Susan R. [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Van Norman, Jaimie M. [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Nelson, David C. [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]; Rasmussen, Carolyn G. [Department of Botany and Plant Sciences, University of California, Riverside, California, USA]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Microbiology &amp; Biology Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1935-7877</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Gene-editing tools such as CRISPR-Cas9 have created unprecedented opportunities for genetic studies in plants and animals. We designed a course-based undergraduate research experience (CURE) to train introductory biology students in the concepts and implementation of gene-editing technology as well as develop their soft skills in data management and scientific communication. We present two versions of the course that can be implemented with twice-weekly meetings over a 5-week period. In the remote-learning version, students performed homology searches, designed guide RNAs (gRNAs) and primers, and learned the principles of molecular cloning. This version is appropriate when access to laboratory equipment or in-person instruction is limited, such as during closures that have occurred in response to the COVID-19 pandemic. In person, students designed gRNAs, cloned CRISPR-Cas9 constructs, and performed genetic transformation of              Arabidopsis thaliana              . Students learned how to design effective gRNA pairs targeting their assigned gene with an 86% success rate. Final exams tested students’ ability to apply knowledge of an unfamiliar genome database to characterize gene structure and to properly design gRNAs. Average final exam scores of ∼73% and ∼84% for in-person and remote-learning CUREs, respectively, indicated that students met learning outcomes. The highly parallel nature of the CURE makes it possible to target dozens to hundreds of genes, depending on the number of sections. Applying this approach in a sensitized mutant background enables focused reverse genetic screens for genetic suppressors or enhancers. The course can be adapted readily to other organisms or projects that employ gene editing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942734; 1751385; 1856741</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>