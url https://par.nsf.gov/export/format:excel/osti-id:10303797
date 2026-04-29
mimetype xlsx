--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10303797</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/20539517211020332</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Algorithmic management in a work context</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jarrahi, Mohammad Hossein [University of North Carolina at Chapel Hill, Chapel Hill, NC, USA] (ORCID:0000000256857156); Newlands, Gemma [Bi Norwegian Business School, Oslo, Norway] (ORCID:000000030851384X); Lee, Min Kyung [The University of Texas at Austin, Austin, TX, USA] (ORCID:0000000226966546); Wolf, Christine T. [Independent Researcher, San Jose, CA, USA]; Kinder, Eliscia [University of North Carolina at Chapel Hill, Chapel Hill, NC, USA]; Sutherland, Will [University of Washington, Seattle, WA, USA] (ORCID:0000000237313129)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Big Data &amp; Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2053-9517</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The rapid development of machine-learning algorithms, which underpin contemporary artificial intelligence systems, has created new opportunities for the automation of work processes and management functions. While algorithmic management has been observed primarily within the platform-mediated gig economy, its transformative reach and consequences are also spreading to more standard work settings. Exploring algorithmic management as a sociotechnical concept, which reflects both technological infrastructures and organizational choices, we discuss how algorithmic management may influence existing power and social structures within organizations. We identify three key issues. First, we explore how algorithmic management shapes pre-existing power dynamics between workers and managers. Second, we discuss how algorithmic management demands new roles and competencies while also fostering oppositional attitudes toward algorithms. Third, we explain how algorithmic management impacts knowledge and information exchange within an organization, unpacking the concept of opacity on both a technical and organizational level. We conclude by situating this piece in broader discussions on the future of work, accountability, and identifying future research steps.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1952085</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>